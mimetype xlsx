--- v0 (2026-05-14)
+++ v1 (2026-11-07)
@@ -176,102 +176,102 @@
   <si>
     <t>6946a</t>
   </si>
   <si>
     <t>6946b</t>
   </si>
   <si>
     <t>6946c</t>
   </si>
   <si>
     <t>6946d</t>
   </si>
   <si>
     <t>6947a</t>
   </si>
   <si>
     <t>6947b</t>
   </si>
   <si>
     <t>6947c</t>
   </si>
   <si>
     <t>6947d</t>
   </si>
   <si>
+    <t>Nerevidovaný záznam</t>
+  </si>
+  <si>
     <t>6948a</t>
   </si>
   <si>
     <t>6948b</t>
   </si>
   <si>
     <t>6948c</t>
   </si>
   <si>
     <t>6948d</t>
   </si>
   <si>
     <t>6949c</t>
   </si>
   <si>
     <t>6949d</t>
   </si>
   <si>
     <t>7045b</t>
   </si>
   <si>
     <t>7045d</t>
   </si>
   <si>
     <t>7046a</t>
   </si>
   <si>
     <t>7046b</t>
   </si>
   <si>
     <t>7046c</t>
   </si>
   <si>
     <t>7046d</t>
   </si>
   <si>
     <t>7047a</t>
   </si>
   <si>
     <t>7047b</t>
   </si>
   <si>
     <t>7047c</t>
   </si>
   <si>
     <t>7047d</t>
   </si>
   <si>
     <t>7048a</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nerevidovaný záznam</t>
   </si>
   <si>
     <t>7048b</t>
   </si>
   <si>
     <t>7048c</t>
   </si>
   <si>
     <t>7048d</t>
   </si>
   <si>
     <t>7049a</t>
   </si>
   <si>
     <t>7049b</t>
   </si>
   <si>
     <t>7049c</t>
   </si>
   <si>
     <t>7049d</t>
   </si>
   <si>
     <t>7050c</t>
   </si>
@@ -1301,191 +1301,194 @@
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>53</v>
       </c>
+      <c r="C50" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C52" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="A59" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B59" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="60" spans="1:108">
       <c r="A60" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B60" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="61" spans="1:108">
       <c r="A61" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B61" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="62" spans="1:108">
       <c r="A62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="63" spans="1:108">
       <c r="A63" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B63" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="64" spans="1:108">
       <c r="A64" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B64" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="65" spans="1:108">
       <c r="A65" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B65" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="66" spans="1:108">
       <c r="A66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C67" t="s">
-        <v>71</v>
+        <v>54</v>
       </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
@@ -1666,50 +1669,53 @@
         <v>96</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
+      </c>
+      <c r="C95" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B98" t="s">
         <v>102</v>
       </c>
@@ -31591,30 +31597,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>14.14.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>