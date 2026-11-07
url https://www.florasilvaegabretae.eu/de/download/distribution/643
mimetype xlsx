--- v0 (2026-05-14)
+++ v1 (2026-11-07)
@@ -104,50 +104,53 @@
   <si>
     <t>6844b</t>
   </si>
   <si>
     <t>6844c</t>
   </si>
   <si>
     <t>6844d</t>
   </si>
   <si>
     <t>6845a</t>
   </si>
   <si>
     <t>6845b</t>
   </si>
   <si>
     <t>6845c</t>
   </si>
   <si>
     <t>6845d</t>
   </si>
   <si>
     <t>6846a</t>
   </si>
   <si>
+    <t>Nerevidovaný záznam</t>
+  </si>
+  <si>
     <t>6846b</t>
   </si>
   <si>
     <t>6846c</t>
   </si>
   <si>
     <t>6846d</t>
   </si>
   <si>
     <t>6847a</t>
   </si>
   <si>
     <t>6847b</t>
   </si>
   <si>
     <t>6847c</t>
   </si>
   <si>
     <t>6847d</t>
   </si>
   <si>
     <t>6848a</t>
   </si>
   <si>
     <t>6848c</t>
@@ -162,53 +165,50 @@
     <t>6944d</t>
   </si>
   <si>
     <t>6945a</t>
   </si>
   <si>
     <t>6945b</t>
   </si>
   <si>
     <t>6945c</t>
   </si>
   <si>
     <t>6945d</t>
   </si>
   <si>
     <t>6946a</t>
   </si>
   <si>
     <t>6946b</t>
   </si>
   <si>
     <t>6946c</t>
   </si>
   <si>
     <t>6946d</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nerevidovaný záznam</t>
   </si>
   <si>
     <t>6947a</t>
   </si>
   <si>
     <t>6947b</t>
   </si>
   <si>
     <t>6947c</t>
   </si>
   <si>
     <t>6947d</t>
   </si>
   <si>
     <t>6948a</t>
   </si>
   <si>
     <t>6948b</t>
   </si>
   <si>
     <t>6948c</t>
   </si>
   <si>
     <t>6948d</t>
   </si>
@@ -1124,227 +1124,239 @@
       <c r="B24" t="s">
         <v>27</v>
       </c>
       <c r="C24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>28</v>
       </c>
       <c r="C25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>29</v>
       </c>
+      <c r="C26" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C28" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
-        <v>35</v>
+        <v>36</v>
+      </c>
+      <c r="C32" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B37" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:108">
       <c r="A38" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B38" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="39" spans="1:108">
       <c r="A39" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B39" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="40" spans="1:108">
       <c r="A40" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B40" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C40" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:108">
       <c r="A41" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B41" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="42" spans="1:108">
       <c r="A42" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B42" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="43" spans="1:108">
       <c r="A43" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B43" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C43" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:108">
       <c r="A44" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B44" t="s">
-        <v>47</v>
+        <v>48</v>
+      </c>
+      <c r="C44" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
-        <v>48</v>
+        <v>49</v>
+      </c>
+      <c r="C45" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C46" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
       <c r="C47" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
       <c r="C48" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:108">
@@ -1435,50 +1447,53 @@
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="A59" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B59" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="60" spans="1:108">
       <c r="A60" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B60" t="s">
         <v>64</v>
       </c>
+      <c r="C60" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="61" spans="1:108">
       <c r="A61" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B61" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="62" spans="1:108">
       <c r="A62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="63" spans="1:108">
       <c r="A63" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B63" t="s">
         <v>67</v>
       </c>
     </row>
@@ -1686,50 +1701,53 @@
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
+      <c r="C88" t="s">
+        <v>30</v>
+      </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
       <c r="C89" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
@@ -1951,50 +1969,53 @@
         <v>13</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>121</v>
+      </c>
+      <c r="C116" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>123</v>
       </c>
       <c r="C118" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
@@ -31714,30 +31735,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>14.14.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>