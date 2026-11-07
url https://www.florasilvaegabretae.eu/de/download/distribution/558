--- v0 (2026-05-14)
+++ v1 (2026-11-07)
@@ -1161,80 +1161,86 @@
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
+      <c r="C25" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
+      <c r="C28" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
@@ -1419,50 +1425,53 @@
       <c r="B47" t="s">
         <v>51</v>
       </c>
       <c r="C47" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
       <c r="C48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
+      <c r="C49" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
       <c r="C50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
       <c r="C51" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
@@ -1578,50 +1587,53 @@
       <c r="A62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>66</v>
       </c>
       <c r="C62" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:108">
       <c r="A63" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B63" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="64" spans="1:108">
       <c r="A64" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B64" t="s">
         <v>68</v>
       </c>
+      <c r="C64" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="65" spans="1:108">
       <c r="A65" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B65" t="s">
         <v>69</v>
       </c>
       <c r="C65" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:108">
       <c r="A66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
         <v>70</v>
       </c>
       <c r="C66" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
@@ -1685,50 +1697,53 @@
       <c r="B72" t="s">
         <v>76</v>
       </c>
       <c r="C72" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
       <c r="C73" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
+      <c r="C74" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
       </c>
       <c r="C76" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
@@ -1866,85 +1881,94 @@
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
       <c r="C89" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
+      <c r="C91" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
       <c r="C93" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
+      <c r="C94" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
       </c>
+      <c r="C95" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>100</v>
       </c>
       <c r="C96" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
         <v>101</v>
       </c>
       <c r="C97" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
@@ -1975,50 +1999,53 @@
       <c r="B100" t="s">
         <v>104</v>
       </c>
       <c r="C100" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
       <c r="C101" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
+      <c r="C102" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
       <c r="C103" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
       <c r="C104" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
@@ -2049,50 +2076,53 @@
       <c r="B107" t="s">
         <v>111</v>
       </c>
       <c r="C107" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
       <c r="C108" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
+      <c r="C109" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
       <c r="C110" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
       <c r="C111" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
@@ -2130,50 +2160,53 @@
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
+      </c>
+      <c r="C117" t="s">
+        <v>9</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
       <c r="C118" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
       <c r="C119" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:108">
@@ -31906,30 +31939,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>14.14.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>