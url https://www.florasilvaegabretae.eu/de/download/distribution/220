--- v0 (2026-05-15)
+++ v1 (2026-11-07)
@@ -68,63 +68,63 @@
   <si>
     <t>6745a</t>
   </si>
   <si>
     <t>Nerevidovaný záznam</t>
   </si>
   <si>
     <t>6745b</t>
   </si>
   <si>
     <t>6745c</t>
   </si>
   <si>
     <t>6745d</t>
   </si>
   <si>
     <t>6746c</t>
   </si>
   <si>
     <t>6746d</t>
   </si>
   <si>
     <t>6748c</t>
   </si>
   <si>
+    <t>Přijatý záznam</t>
+  </si>
+  <si>
     <t>6843a</t>
   </si>
   <si>
     <t>6843b</t>
   </si>
   <si>
     <t>6843d</t>
   </si>
   <si>
     <t>6844a</t>
-  </si>
-[...1 lines deleted...]
-    <t>Přijatý záznam</t>
   </si>
   <si>
     <t>6844b</t>
   </si>
   <si>
     <t>6844c</t>
   </si>
   <si>
     <t>6844d</t>
   </si>
   <si>
     <t>6845a</t>
   </si>
   <si>
     <t>6845b</t>
   </si>
   <si>
     <t>6845c</t>
   </si>
   <si>
     <t>6845d</t>
   </si>
   <si>
     <t>6846a</t>
   </si>
@@ -1014,86 +1014,86 @@
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>17</v>
       </c>
       <c r="C14" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:108">
       <c r="A16" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B16" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:108">
       <c r="A17" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B17" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:108">
       <c r="A18" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B18" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C18" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:108">
       <c r="A19" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B19" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:108">
       <c r="A20" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B20" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:108">
       <c r="A21" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B21" t="s">
         <v>25</v>
       </c>
@@ -1242,62 +1242,62 @@
     </row>
     <row r="39" spans="1:108">
       <c r="A39" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B39" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="40" spans="1:108">
       <c r="A40" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B40" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="41" spans="1:108">
       <c r="A41" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B41" t="s">
         <v>45</v>
       </c>
       <c r="C41" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:108">
       <c r="A42" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B42" t="s">
         <v>46</v>
       </c>
       <c r="C42" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:108">
       <c r="A43" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B43" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="44" spans="1:108">
       <c r="A44" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B44" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
@@ -1318,69 +1318,72 @@
         <v>51</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
+      </c>
+      <c r="C50" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
       <c r="C52" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
@@ -1477,53 +1480,50 @@
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
-      <c r="C69" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
     </row>
@@ -1588,51 +1588,51 @@
     </row>
     <row r="80" spans="1:108">
       <c r="A80" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B80" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="81" spans="1:108">
       <c r="A81" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B81" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="82" spans="1:108">
       <c r="A82" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B82" t="s">
         <v>86</v>
       </c>
       <c r="C82" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="83" spans="1:108">
       <c r="A83" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B83" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="84" spans="1:108">
       <c r="A84" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B84" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
       </c>
@@ -1772,50 +1772,53 @@
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
+      <c r="C104" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
       <c r="C106" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
@@ -1838,62 +1841,62 @@
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
       <c r="C109" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
         <v>115</v>
       </c>
       <c r="C111" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
       <c r="C112" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
@@ -1932,51 +1935,51 @@
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
       <c r="C122" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
@@ -31639,30 +31642,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>