--- v0 (2026-05-15)
+++ v1 (2026-11-04)
@@ -1145,53 +1145,50 @@
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
-      <c r="C29" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
@@ -1331,50 +1328,53 @@
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
+      <c r="C50" t="s">
+        <v>14</v>
+      </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
       <c r="C52" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
@@ -1561,51 +1561,51 @@
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
       </c>
       <c r="C76" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B77" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="78" spans="1:108">
       <c r="A78" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B78" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="79" spans="1:108">
       <c r="A79" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B79" t="s">
         <v>83</v>
       </c>
@@ -1634,53 +1634,50 @@
         <v>86</v>
       </c>
     </row>
     <row r="83" spans="1:108">
       <c r="A83" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B83" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="84" spans="1:108">
       <c r="A84" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B84" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
@@ -1831,50 +1828,53 @@
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
       <c r="C105" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
+      </c>
+      <c r="C107" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
       <c r="C108" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
       <c r="C109" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="110" spans="1:108">
@@ -31666,30 +31666,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>