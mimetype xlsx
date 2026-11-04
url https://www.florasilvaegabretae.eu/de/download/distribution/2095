--- v0 (2026-05-15)
+++ v1 (2026-11-04)
@@ -960,50 +960,53 @@
       <c r="B5" t="s">
         <v>8</v>
       </c>
       <c r="C5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:108">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:108">
       <c r="A7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
+      <c r="C7" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="8" spans="1:108">
       <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:108">
       <c r="A9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
       <c r="C9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:108">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" t="s">
@@ -1509,50 +1512,53 @@
       </c>
     </row>
     <row r="62" spans="1:108">
       <c r="A62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="63" spans="1:108">
       <c r="A63" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B63" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="64" spans="1:108">
       <c r="A64" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B64" t="s">
         <v>68</v>
       </c>
+      <c r="C64" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="65" spans="1:108">
       <c r="A65" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B65" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="66" spans="1:108">
       <c r="A66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>71</v>
       </c>
     </row>
@@ -1592,50 +1598,53 @@
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
+      <c r="C74" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
       </c>
       <c r="C76" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
@@ -1716,50 +1725,53 @@
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
+      <c r="C88" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
     </row>
@@ -1778,50 +1790,53 @@
       <c r="B93" t="s">
         <v>97</v>
       </c>
       <c r="C93" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
       <c r="C94" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
       </c>
+      <c r="C95" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>100</v>
       </c>
       <c r="C96" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B98" t="s">
@@ -1859,50 +1874,53 @@
       <c r="B102" t="s">
         <v>106</v>
       </c>
       <c r="C102" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
       <c r="C103" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
+      <c r="C104" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
     </row>
@@ -1960,60 +1978,63 @@
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
+      <c r="C116" t="s">
+        <v>9</v>
+      </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
       <c r="C119" t="s">
@@ -2061,51 +2082,51 @@
         <v>127</v>
       </c>
       <c r="C123" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
       <c r="C124" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
       <c r="C125" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>131</v>
       </c>
       <c r="C127" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="128" spans="1:108">
       <c r="A128" s="2"/>
     </row>
     <row r="129" spans="1:108">
@@ -31747,30 +31768,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>