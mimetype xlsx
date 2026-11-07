--- v0 (2026-04-29)
+++ v1 (2026-11-07)
@@ -1322,50 +1322,53 @@
       </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
+      <c r="C47" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
     </row>
@@ -1397,50 +1400,53 @@
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
+      <c r="C56" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="A59" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B59" t="s">
         <v>63</v>
       </c>
     </row>
@@ -1745,50 +1751,53 @@
       <c r="B93" t="s">
         <v>97</v>
       </c>
       <c r="C93" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
       <c r="C94" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
       </c>
+      <c r="C95" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B98" t="s">
         <v>102</v>
       </c>
     </row>
@@ -1861,50 +1870,53 @@
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
+      <c r="C108" t="s">
+        <v>17</v>
+      </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
       <c r="C110" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
@@ -2002,79 +2014,85 @@
       <c r="B121" t="s">
         <v>125</v>
       </c>
       <c r="C121" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
       <c r="C122" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
+      <c r="C123" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
       <c r="C124" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
       <c r="C125" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
+      </c>
+      <c r="C126" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>131</v>
       </c>
       <c r="C127" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="128" spans="1:108">
       <c r="A128" s="2"/>
     </row>
     <row r="129" spans="1:108">
       <c r="A129" s="2"/>
     </row>
     <row r="130" spans="1:108">
       <c r="A130" s="2"/>
     </row>
     <row r="131" spans="1:108">
       <c r="A131" s="2"/>
     </row>
@@ -31708,30 +31726,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>29.29.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>