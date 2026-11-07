--- v0 (2026-05-14)
+++ v1 (2026-11-07)
@@ -976,50 +976,53 @@
       <c r="A7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:108">
       <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:108">
       <c r="A9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
+      <c r="C9" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="10" spans="1:108">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1140,50 +1143,53 @@
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
+      <c r="C28" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
@@ -1292,132 +1298,144 @@
       <c r="A42" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B42" t="s">
         <v>46</v>
       </c>
       <c r="C42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:108">
       <c r="A43" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B43" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="44" spans="1:108">
       <c r="A44" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B44" t="s">
         <v>48</v>
       </c>
+      <c r="C44" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
+      </c>
+      <c r="C50" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
       <c r="C52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
       </c>
+      <c r="C53" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
+      </c>
+      <c r="C54" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
         <v>61</v>
       </c>
@@ -1497,50 +1515,53 @@
       <c r="A65" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B65" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="66" spans="1:108">
       <c r="A66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
         <v>70</v>
       </c>
       <c r="C66" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>71</v>
       </c>
+      <c r="C67" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
       <c r="C68" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
       <c r="C69" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
@@ -1549,65 +1570,71 @@
       <c r="B70" t="s">
         <v>74</v>
       </c>
       <c r="C70" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
       <c r="C71" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
+      <c r="C72" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
+      </c>
+      <c r="C74" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
       </c>
       <c r="C76" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:108">
@@ -1668,73 +1695,82 @@
       <c r="A83" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B83" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="84" spans="1:108">
       <c r="A84" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B84" t="s">
         <v>88</v>
       </c>
       <c r="C84" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
       </c>
+      <c r="C85" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
+      <c r="C87" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
+      </c>
+      <c r="C88" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
       <c r="C89" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
@@ -1953,57 +1989,63 @@
       <c r="B113" t="s">
         <v>117</v>
       </c>
       <c r="C113" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
       <c r="C114" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
+      <c r="C115" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
+      </c>
+      <c r="C116" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
@@ -31723,30 +31765,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>14.14.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>