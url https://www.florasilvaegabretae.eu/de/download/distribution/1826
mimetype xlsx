--- v0 (2026-05-15)
+++ v1 (2026-10-30)
@@ -1503,50 +1503,53 @@
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
+      <c r="C73" t="s">
+        <v>10</v>
+      </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
       </c>
       <c r="C76" t="s">
@@ -1610,50 +1613,53 @@
     <row r="83" spans="1:108">
       <c r="A83" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B83" t="s">
         <v>87</v>
       </c>
       <c r="C83" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="84" spans="1:108">
       <c r="A84" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B84" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
+      </c>
+      <c r="C85" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
@@ -31618,30 +31624,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>30.30.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>