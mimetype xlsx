--- v0 (2026-05-15)
+++ v1 (2026-11-04)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="132">
   <si>
     <t>FSG taxon</t>
   </si>
   <si>
     <t>kvadrant</t>
   </si>
   <si>
     <t>status</t>
   </si>
   <si>
     <t>Salix myrsinifolia</t>
   </si>
   <si>
     <t>6743c</t>
   </si>
   <si>
     <t>6743d</t>
   </si>
   <si>
     <t>6744a</t>
   </si>
   <si>
     <t>6744b</t>
   </si>
   <si>
@@ -222,50 +222,53 @@
     <t>7045d</t>
   </si>
   <si>
     <t>7046a</t>
   </si>
   <si>
     <t>7046b</t>
   </si>
   <si>
     <t>7046c</t>
   </si>
   <si>
     <t>7046d</t>
   </si>
   <si>
     <t>7047a</t>
   </si>
   <si>
     <t>7047b</t>
   </si>
   <si>
     <t>7047c</t>
   </si>
   <si>
     <t>7047d</t>
+  </si>
+  <si>
+    <t>Nerevidovaný záznam</t>
   </si>
   <si>
     <t>7048a</t>
   </si>
   <si>
     <t>7048b</t>
   </si>
   <si>
     <t>7048c</t>
   </si>
   <si>
     <t>7048d</t>
   </si>
   <si>
     <t>7049a</t>
   </si>
   <si>
     <t>7049b</t>
   </si>
   <si>
     <t>7049c</t>
   </si>
   <si>
     <t>7049d</t>
   </si>
@@ -782,51 +785,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DD10000"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:A10000"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.569" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="23.423" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:108">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
@@ -1429,549 +1432,552 @@
       <c r="A64" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B64" t="s">
         <v>67</v>
       </c>
       <c r="C64" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="65" spans="1:108">
       <c r="A65" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B65" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="66" spans="1:108">
       <c r="A66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
         <v>69</v>
       </c>
+      <c r="C66" t="s">
+        <v>70</v>
+      </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B77" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="78" spans="1:108">
       <c r="A78" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B78" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="79" spans="1:108">
       <c r="A79" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B79" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="80" spans="1:108">
       <c r="A80" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B80" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="81" spans="1:108">
       <c r="A81" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B81" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="82" spans="1:108">
       <c r="A82" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B82" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="83" spans="1:108">
       <c r="A83" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B83" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="84" spans="1:108">
       <c r="A84" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B84" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B98" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="99" spans="1:108">
       <c r="A99" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B99" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="100" spans="1:108">
       <c r="A100" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B100" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C104" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C108" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C109" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="111" spans="1:108">
       <c r="A111" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B111" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C121" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
     </row>
     <row r="128" spans="1:108">
       <c r="A128" s="2"/>
     </row>
     <row r="129" spans="1:108">
       <c r="A129" s="2"/>
     </row>
     <row r="130" spans="1:108">
       <c r="A130" s="2"/>
     </row>
     <row r="131" spans="1:108">
       <c r="A131" s="2"/>
     </row>
     <row r="132" spans="1:108">
       <c r="A132" s="2"/>
     </row>
     <row r="133" spans="1:108">
       <c r="A133" s="2"/>
     </row>
     <row r="134" spans="1:108">
       <c r="A134" s="2"/>
     </row>
     <row r="135" spans="1:108">
       <c r="A135" s="2"/>
@@ -31594,30 +31600,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>