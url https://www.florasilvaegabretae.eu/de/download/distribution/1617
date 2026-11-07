--- v0 (2026-05-15)
+++ v1 (2026-11-07)
@@ -1037,50 +1037,53 @@
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>18</v>
       </c>
+      <c r="C14" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="16" spans="1:108">
       <c r="A16" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>20</v>
       </c>
       <c r="C16" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:108">
       <c r="A17" s="2" t="s">
@@ -1185,50 +1188,53 @@
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
+      <c r="C28" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
@@ -1529,51 +1535,51 @@
         <v>62</v>
       </c>
       <c r="C58" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="A59" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B59" t="s">
         <v>63</v>
       </c>
       <c r="C59" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="60" spans="1:108">
       <c r="A60" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B60" t="s">
         <v>64</v>
       </c>
       <c r="C60" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:108">
       <c r="A61" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B61" t="s">
         <v>65</v>
       </c>
       <c r="C61" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:108">
       <c r="A62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>66</v>
       </c>
       <c r="C62" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:108">
@@ -1794,66 +1800,72 @@
       <c r="B83" t="s">
         <v>87</v>
       </c>
       <c r="C83" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="84" spans="1:108">
       <c r="A84" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B84" t="s">
         <v>88</v>
       </c>
       <c r="C84" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
       </c>
+      <c r="C85" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
+      <c r="C87" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
       <c r="C88" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
       <c r="C89" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:108">
       <c r="A90" s="2" t="s">
@@ -2113,51 +2125,51 @@
         <v>117</v>
       </c>
       <c r="C113" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
       <c r="C114" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
       <c r="C116" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
       <c r="C117" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:108">
@@ -31912,30 +31924,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>