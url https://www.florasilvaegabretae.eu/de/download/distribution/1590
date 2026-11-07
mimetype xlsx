--- v0 (2026-05-14)
+++ v1 (2026-11-07)
@@ -1028,50 +1028,53 @@
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
       <c r="C13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>18</v>
       </c>
+      <c r="C14" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B15" t="s">
         <v>19</v>
       </c>
       <c r="C15" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:108">
       <c r="A16" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B16" t="s">
         <v>20</v>
       </c>
       <c r="C16" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:108">
       <c r="A17" s="2" t="s">
@@ -1124,93 +1127,96 @@
     </row>
     <row r="22" spans="1:108">
       <c r="A22" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:108">
       <c r="A23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
+      <c r="C28" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
@@ -1241,50 +1247,53 @@
       <c r="B33" t="s">
         <v>37</v>
       </c>
       <c r="C33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
       <c r="C34" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
+      <c r="C35" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>40</v>
       </c>
       <c r="C36" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B37" t="s">
         <v>41</v>
       </c>
       <c r="C37" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:108">
       <c r="A38" s="2" t="s">
@@ -1378,50 +1387,53 @@
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
       <c r="C47" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
+      <c r="C48" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
       <c r="C51" t="s">
@@ -2064,50 +2076,53 @@
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
+      <c r="C115" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
       <c r="C118" t="s">
@@ -2120,50 +2135,53 @@
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
       <c r="C119" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
       <c r="C120" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
+      </c>
+      <c r="C121" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
       <c r="C122" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
@@ -31843,30 +31861,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>14.14.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>