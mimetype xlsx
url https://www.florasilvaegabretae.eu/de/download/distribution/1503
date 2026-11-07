--- v0 (2026-05-15)
+++ v1 (2026-11-07)
@@ -982,77 +982,83 @@
       <c r="A7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:108">
       <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="9" spans="1:108">
       <c r="A9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>13</v>
       </c>
+      <c r="C9" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="10" spans="1:108">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>15</v>
       </c>
       <c r="C11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
+      <c r="C12" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>17</v>
       </c>
       <c r="C13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B14" t="s">
         <v>18</v>
       </c>
       <c r="C14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" s="2" t="s">
@@ -1175,50 +1181,53 @@
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
+      <c r="C29" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
@@ -1331,50 +1340,53 @@
       <c r="A42" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B42" t="s">
         <v>46</v>
       </c>
       <c r="C42" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:108">
       <c r="A43" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B43" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="44" spans="1:108">
       <c r="A44" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B44" t="s">
         <v>48</v>
       </c>
+      <c r="C44" t="s">
+        <v>12</v>
+      </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
       <c r="C47" t="s">
@@ -1709,50 +1721,53 @@
     <row r="83" spans="1:108">
       <c r="A83" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B83" t="s">
         <v>87</v>
       </c>
       <c r="C83" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="84" spans="1:108">
       <c r="A84" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B84" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
+      </c>
+      <c r="C85" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
@@ -31777,30 +31792,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>