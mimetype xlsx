--- v0 (2026-05-15)
+++ v1 (2026-11-04)
@@ -92,72 +92,72 @@
   <si>
     <t>6843a</t>
   </si>
   <si>
     <t>6843b</t>
   </si>
   <si>
     <t>6843d</t>
   </si>
   <si>
     <t>6844a</t>
   </si>
   <si>
     <t>6844b</t>
   </si>
   <si>
     <t>6844c</t>
   </si>
   <si>
     <t>6844d</t>
   </si>
   <si>
     <t>6845a</t>
   </si>
   <si>
+    <t>Nerevidovaný záznam</t>
+  </si>
+  <si>
     <t>6845b</t>
   </si>
   <si>
     <t>6845c</t>
   </si>
   <si>
     <t>6845d</t>
   </si>
   <si>
     <t>6846a</t>
   </si>
   <si>
     <t>6846b</t>
   </si>
   <si>
     <t>6846c</t>
   </si>
   <si>
     <t>6846d</t>
-  </si>
-[...1 lines deleted...]
-    <t>Nerevidovaný záznam</t>
   </si>
   <si>
     <t>6847a</t>
   </si>
   <si>
     <t>6847b</t>
   </si>
   <si>
     <t>6847c</t>
   </si>
   <si>
     <t>6847d</t>
   </si>
   <si>
     <t>6848a</t>
   </si>
   <si>
     <t>6848c</t>
   </si>
   <si>
     <t>6944a</t>
   </si>
   <si>
     <t>6944b</t>
   </si>
@@ -998,50 +998,53 @@
       <c r="B9" t="s">
         <v>12</v>
       </c>
       <c r="C9" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="10" spans="1:108">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>13</v>
       </c>
       <c r="C10" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:108">
       <c r="A11" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>14</v>
       </c>
+      <c r="C11" t="s">
+        <v>6</v>
+      </c>
     </row>
     <row r="12" spans="1:108">
       <c r="A12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B12" t="s">
         <v>15</v>
       </c>
       <c r="C12" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="13" spans="1:108">
       <c r="A13" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" s="2" t="s">
@@ -1113,145 +1116,148 @@
       <c r="B20" t="s">
         <v>23</v>
       </c>
       <c r="C20" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:108">
       <c r="A21" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B21" t="s">
         <v>24</v>
       </c>
       <c r="C21" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="22" spans="1:108">
       <c r="A22" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B22" t="s">
         <v>25</v>
       </c>
+      <c r="C22" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="23" spans="1:108">
       <c r="A23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C23" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C24" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C25" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C28" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C29" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
       <c r="C30" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
       <c r="C33" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="34" spans="1:108">
@@ -1520,51 +1526,51 @@
         <v>62</v>
       </c>
       <c r="C58" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="A59" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B59" t="s">
         <v>63</v>
       </c>
       <c r="C59" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="60" spans="1:108">
       <c r="A60" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B60" t="s">
         <v>64</v>
       </c>
       <c r="C60" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="61" spans="1:108">
       <c r="A61" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B61" t="s">
         <v>65</v>
       </c>
       <c r="C61" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:108">
       <c r="A62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>66</v>
       </c>
       <c r="C62" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:108">
@@ -1586,114 +1592,117 @@
         <v>68</v>
       </c>
       <c r="C64" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="65" spans="1:108">
       <c r="A65" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B65" t="s">
         <v>69</v>
       </c>
       <c r="C65" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="66" spans="1:108">
       <c r="A66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
         <v>70</v>
       </c>
       <c r="C66" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>71</v>
       </c>
       <c r="C67" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
       <c r="C68" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
       <c r="C69" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
+      <c r="C70" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
       <c r="C71" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
       <c r="C72" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
       <c r="C74" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
@@ -1777,73 +1786,73 @@
         <v>87</v>
       </c>
       <c r="C83" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="84" spans="1:108">
       <c r="A84" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B84" t="s">
         <v>88</v>
       </c>
       <c r="C84" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
       </c>
       <c r="C85" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
       <c r="C86" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
       <c r="C87" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
       <c r="C88" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
       <c r="C89" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="90" spans="1:108">
@@ -1950,51 +1959,51 @@
         <v>103</v>
       </c>
       <c r="C99" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="100" spans="1:108">
       <c r="A100" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B100" t="s">
         <v>104</v>
       </c>
       <c r="C100" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
       <c r="C101" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
       <c r="C103" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
@@ -2002,73 +2011,70 @@
         <v>108</v>
       </c>
       <c r="C104" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
       <c r="C105" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
       <c r="C106" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
-      <c r="C107" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
       <c r="C108" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
       <c r="C109" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
       <c r="C110" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="111" spans="1:108">
@@ -2098,94 +2104,97 @@
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
       <c r="C113" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
+      <c r="C118" t="s">
+        <v>26</v>
+      </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
       <c r="C120" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
       <c r="C121" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
       <c r="C122" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="123" spans="1:108">
@@ -2196,51 +2205,51 @@
         <v>127</v>
       </c>
       <c r="C123" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
       <c r="C124" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
       <c r="C125" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
       <c r="C126" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>131</v>
       </c>
       <c r="C127" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="128" spans="1:108">
@@ -31885,30 +31894,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>