--- v0 (2026-05-15)
+++ v1 (2026-11-07)
@@ -954,50 +954,53 @@
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:108">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:108">
       <c r="A7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
+      <c r="C7" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="8" spans="1:108">
       <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:108">
       <c r="A9" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:108">
       <c r="A10" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>13</v>
       </c>
       <c r="C10" t="s">
@@ -1125,58 +1128,64 @@
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
+      <c r="C25" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
+      <c r="C26" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
       <c r="C28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
@@ -1521,51 +1530,51 @@
         <v>64</v>
       </c>
       <c r="C60" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:108">
       <c r="A61" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B61" t="s">
         <v>65</v>
       </c>
       <c r="C61" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:108">
       <c r="A62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>66</v>
       </c>
       <c r="C62" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:108">
       <c r="A63" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B63" t="s">
         <v>67</v>
       </c>
       <c r="C63" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:108">
       <c r="A64" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B64" t="s">
         <v>68</v>
       </c>
       <c r="C64" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="65" spans="1:108">
@@ -1950,51 +1959,51 @@
         <v>103</v>
       </c>
       <c r="C99" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="100" spans="1:108">
       <c r="A100" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B100" t="s">
         <v>104</v>
       </c>
       <c r="C100" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
       <c r="C101" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
       <c r="C102" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
       <c r="C103" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="104" spans="1:108">
@@ -2170,51 +2179,51 @@
         <v>123</v>
       </c>
       <c r="C119" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
       <c r="C120" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
       <c r="C121" t="s">
-        <v>19</v>
+        <v>8</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
       <c r="C122" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
       <c r="C123" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="124" spans="1:108">
@@ -31903,30 +31912,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>