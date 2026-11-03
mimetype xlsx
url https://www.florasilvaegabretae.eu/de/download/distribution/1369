--- v0 (2026-05-15)
+++ v1 (2026-11-03)
@@ -1153,51 +1153,51 @@
         <v>27</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:108">
@@ -1565,51 +1565,51 @@
         <v>65</v>
       </c>
       <c r="C61" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62" spans="1:108">
       <c r="A62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>66</v>
       </c>
       <c r="C62" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:108">
       <c r="A63" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B63" t="s">
         <v>67</v>
       </c>
       <c r="C63" t="s">
-        <v>5</v>
+        <v>11</v>
       </c>
     </row>
     <row r="64" spans="1:108">
       <c r="A64" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B64" t="s">
         <v>68</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="65" spans="1:108">
       <c r="A65" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B65" t="s">
         <v>69</v>
       </c>
       <c r="C65" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:108">
@@ -1660,50 +1660,53 @@
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
+      <c r="C72" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
@@ -1978,50 +1981,53 @@
       <c r="B100" t="s">
         <v>104</v>
       </c>
       <c r="C100" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
       <c r="C101" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
+      <c r="C102" t="s">
+        <v>11</v>
+      </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
       <c r="C103" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
       <c r="C104" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
@@ -2040,50 +2046,53 @@
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
       <c r="C106" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
       <c r="C107" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
+      </c>
+      <c r="C108" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
       <c r="C109" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
       <c r="C110" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="111" spans="1:108">
@@ -31906,30 +31915,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>03.3.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>