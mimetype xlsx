--- v0 (2026-05-15)
+++ v1 (2026-11-07)
@@ -1160,73 +1160,79 @@
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>34</v>
       </c>
       <c r="C31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>35</v>
       </c>
+      <c r="C32" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>38</v>
+      </c>
+      <c r="C35" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B37" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:108">
       <c r="A38" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B38" t="s">
         <v>41</v>
       </c>
@@ -1473,50 +1479,53 @@
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>71</v>
       </c>
       <c r="C68" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>73</v>
       </c>
+      <c r="C70" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>74</v>
       </c>
       <c r="C71" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
@@ -1530,50 +1539,53 @@
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>77</v>
       </c>
       <c r="C74" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>79</v>
       </c>
+      <c r="C76" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B77" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="78" spans="1:108">
       <c r="A78" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B78" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="79" spans="1:108">
       <c r="A79" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B79" t="s">
         <v>82</v>
       </c>
     </row>
@@ -1684,50 +1696,53 @@
         <v>95</v>
       </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>98</v>
+      </c>
+      <c r="C95" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="96" spans="1:108">
       <c r="A96" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B96" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="97" spans="1:108">
       <c r="A97" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B97" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:108">
       <c r="A98" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B98" t="s">
         <v>101</v>
       </c>
@@ -31630,30 +31645,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>