--- v0 (2026-05-15)
+++ v1 (2026-11-04)
@@ -1142,51 +1142,51 @@
         <v>26</v>
       </c>
       <c r="C22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:108">
       <c r="A23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:108">
@@ -1355,50 +1355,53 @@
       <c r="A42" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B42" t="s">
         <v>46</v>
       </c>
       <c r="C42" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:108">
       <c r="A43" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B43" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="44" spans="1:108">
       <c r="A44" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B44" t="s">
         <v>48</v>
       </c>
+      <c r="C44" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="45" spans="1:108">
       <c r="A45" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B45" t="s">
         <v>49</v>
       </c>
       <c r="C45" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
@@ -1969,50 +1972,53 @@
       <c r="B100" t="s">
         <v>104</v>
       </c>
       <c r="C100" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
       <c r="C101" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
+      <c r="C102" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
       <c r="C103" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
       <c r="C104" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
@@ -2092,50 +2098,53 @@
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
       <c r="C113" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
+      <c r="C114" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
       <c r="C116" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
@@ -2167,51 +2176,51 @@
         <v>123</v>
       </c>
       <c r="C119" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
       <c r="C120" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
       <c r="C121" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
       <c r="C122" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
       <c r="C123" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="124" spans="1:108">
@@ -31900,30 +31909,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>