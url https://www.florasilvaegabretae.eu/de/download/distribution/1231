--- v0 (2026-05-15)
+++ v1 (2026-11-07)
@@ -1331,85 +1331,91 @@
       </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
+      <c r="C50" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
       <c r="C52" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
+      <c r="C54" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
       <c r="C56" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
@@ -1487,50 +1493,53 @@
       <c r="A66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>71</v>
       </c>
       <c r="C67" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
+      <c r="C68" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
       <c r="C69" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
@@ -1650,50 +1659,53 @@
       <c r="A83" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B83" t="s">
         <v>87</v>
       </c>
       <c r="C83" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="84" spans="1:108">
       <c r="A84" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B84" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
       </c>
+      <c r="C85" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
     </row>
@@ -1709,50 +1721,53 @@
       <c r="A90" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B90" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="91" spans="1:108">
       <c r="A91" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B91" t="s">
         <v>95</v>
       </c>
       <c r="C91" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="92" spans="1:108">
       <c r="A92" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B92" t="s">
         <v>96</v>
       </c>
+      <c r="C92" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="93" spans="1:108">
       <c r="A93" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B93" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="94" spans="1:108">
       <c r="A94" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B94" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="95" spans="1:108">
       <c r="A95" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B95" t="s">
         <v>99</v>
       </c>
     </row>
@@ -1902,124 +1917,130 @@
         <v>115</v>
       </c>
       <c r="C111" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
       <c r="C112" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
       <c r="C113" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
+      <c r="C114" t="s">
+        <v>16</v>
+      </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
+      </c>
+      <c r="C116" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
       <c r="C117" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
       <c r="C118" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
       </c>
       <c r="C121" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
@@ -31696,30 +31717,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>