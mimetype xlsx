--- v0 (2026-05-15)
+++ v1 (2026-11-04)
@@ -1171,50 +1171,53 @@
       <c r="B25" t="s">
         <v>29</v>
       </c>
       <c r="C25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
+      <c r="C27" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
       <c r="C28" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
       <c r="C29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
@@ -1309,51 +1312,51 @@
         <v>42</v>
       </c>
       <c r="C38" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:108">
       <c r="A39" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B39" t="s">
         <v>43</v>
       </c>
       <c r="C39" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:108">
       <c r="A40" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B40" t="s">
         <v>44</v>
       </c>
       <c r="C40" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:108">
       <c r="A41" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B41" t="s">
         <v>45</v>
       </c>
       <c r="C41" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:108">
       <c r="A42" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B42" t="s">
         <v>46</v>
       </c>
       <c r="C42" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:108">
@@ -1657,91 +1660,97 @@
       <c r="B70" t="s">
         <v>74</v>
       </c>
       <c r="C70" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
       <c r="C71" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
+      <c r="C72" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
       <c r="C73" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
       <c r="C74" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
       <c r="C75" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:108">
       <c r="A76" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B76" t="s">
         <v>80</v>
       </c>
+      <c r="C76" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="77" spans="1:108">
       <c r="A77" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B77" t="s">
         <v>81</v>
       </c>
       <c r="C77" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="78" spans="1:108">
       <c r="A78" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B78" t="s">
         <v>82</v>
       </c>
       <c r="C78" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="79" spans="1:108">
       <c r="A79" s="2" t="s">
@@ -2028,51 +2037,51 @@
         <v>109</v>
       </c>
       <c r="C105" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
       <c r="C106" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
       <c r="C107" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="108" spans="1:108">
       <c r="A108" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B108" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="109" spans="1:108">
       <c r="A109" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B109" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="110" spans="1:108">
       <c r="A110" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B110" t="s">
         <v>114</v>
       </c>
@@ -2168,50 +2177,53 @@
         <v>8</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B121" t="s">
         <v>125</v>
+      </c>
+      <c r="C121" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="122" spans="1:108">
       <c r="A122" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B122" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
@@ -31891,30 +31903,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>