--- v0 (2026-05-15)
+++ v1 (2026-11-04)
@@ -101,54 +101,54 @@
   <si>
     <t>6844b</t>
   </si>
   <si>
     <t>6844c</t>
   </si>
   <si>
     <t>6844d</t>
   </si>
   <si>
     <t>6845a</t>
   </si>
   <si>
     <t>6845b</t>
   </si>
   <si>
     <t>6845c</t>
   </si>
   <si>
     <t>Přijatý záznam</t>
   </si>
   <si>
     <t>6845d</t>
   </si>
   <si>
-    <t>6846a</t>
+    <t>Nerevidovaný záznam</t>
   </si>
   <si>
-    <t>Nerevidovaný záznam</t>
+    <t>6846a</t>
   </si>
   <si>
     <t>6846b</t>
   </si>
   <si>
     <t>6846c</t>
   </si>
   <si>
     <t>6846d</t>
   </si>
   <si>
     <t>6847a</t>
   </si>
   <si>
     <t>6847b</t>
   </si>
   <si>
     <t>6847c</t>
   </si>
   <si>
     <t>6847d</t>
   </si>
   <si>
     <t>6848a</t>
   </si>
@@ -1098,117 +1098,120 @@
       <c r="A23" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B23" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>26</v>
       </c>
       <c r="C24" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>28</v>
       </c>
+      <c r="C25" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C26" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B28" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:108">
       <c r="A29" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B29" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B30" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:108">
       <c r="A31" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B31" t="s">
         <v>35</v>
       </c>
       <c r="C31" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="32" spans="1:108">
       <c r="A32" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
       <c r="C33" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
@@ -1327,93 +1330,99 @@
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B50" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="51" spans="1:108">
       <c r="A51" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B51" t="s">
         <v>55</v>
       </c>
+      <c r="C51" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="52" spans="1:108">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B52" t="s">
         <v>56</v>
       </c>
       <c r="C52" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="53" spans="1:108">
       <c r="A53" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B53" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
+      <c r="C56" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B58" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="A59" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B59" t="s">
         <v>63</v>
       </c>
     </row>
@@ -1435,121 +1444,130 @@
     </row>
     <row r="62" spans="1:108">
       <c r="A62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="63" spans="1:108">
       <c r="A63" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B63" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="64" spans="1:108">
       <c r="A64" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B64" t="s">
         <v>68</v>
       </c>
       <c r="C64" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="65" spans="1:108">
       <c r="A65" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B65" t="s">
         <v>69</v>
       </c>
       <c r="C65" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="66" spans="1:108">
       <c r="A66" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B66" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="67" spans="1:108">
       <c r="A67" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B67" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="68" spans="1:108">
       <c r="A68" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B68" t="s">
         <v>72</v>
       </c>
+      <c r="C68" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="69" spans="1:108">
       <c r="A69" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B69" t="s">
         <v>73</v>
       </c>
+      <c r="C69" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="70" spans="1:108">
       <c r="A70" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B70" t="s">
         <v>74</v>
+      </c>
+      <c r="C70" t="s">
+        <v>29</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
       <c r="C72" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
         <v>79</v>
       </c>
@@ -1615,60 +1633,63 @@
       <c r="B82" t="s">
         <v>86</v>
       </c>
       <c r="C82" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="83" spans="1:108">
       <c r="A83" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B83" t="s">
         <v>87</v>
       </c>
       <c r="C83" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="84" spans="1:108">
       <c r="A84" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B84" t="s">
         <v>88</v>
       </c>
+      <c r="C84" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="85" spans="1:108">
       <c r="A85" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B85" t="s">
         <v>89</v>
       </c>
       <c r="C85" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
@@ -1774,68 +1795,71 @@
       </c>
     </row>
     <row r="100" spans="1:108">
       <c r="A100" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B100" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
+      <c r="C102" t="s">
+        <v>29</v>
+      </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="104" spans="1:108">
       <c r="A104" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B104" t="s">
         <v>108</v>
       </c>
       <c r="C104" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="105" spans="1:108">
       <c r="A105" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B105" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="106" spans="1:108">
       <c r="A106" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B106" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="107" spans="1:108">
       <c r="A107" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B107" t="s">
         <v>111</v>
       </c>
@@ -1909,51 +1933,51 @@
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="117" spans="1:108">
       <c r="A117" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B117" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="118" spans="1:108">
       <c r="A118" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B118" t="s">
         <v>122</v>
       </c>
       <c r="C118" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="119" spans="1:108">
       <c r="A119" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B119" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="120" spans="1:108">
       <c r="A120" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B120" t="s">
         <v>124</v>
       </c>
       <c r="C120" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="121" spans="1:108">
       <c r="A121" s="2" t="s">
         <v>3</v>
       </c>
@@ -1969,62 +1993,62 @@
         <v>126</v>
       </c>
       <c r="C122" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="123" spans="1:108">
       <c r="A123" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B123" t="s">
         <v>127</v>
       </c>
       <c r="C123" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="124" spans="1:108">
       <c r="A124" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B124" t="s">
         <v>128</v>
       </c>
       <c r="C124" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="125" spans="1:108">
       <c r="A125" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B125" t="s">
         <v>129</v>
       </c>
       <c r="C125" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="126" spans="1:108">
       <c r="A126" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B126" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="127" spans="1:108">
       <c r="A127" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B127" t="s">
         <v>131</v>
       </c>
       <c r="C127" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="128" spans="1:108">
       <c r="A128" s="2"/>
     </row>
     <row r="129" spans="1:108">
@@ -31666,30 +31690,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>04.4.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>