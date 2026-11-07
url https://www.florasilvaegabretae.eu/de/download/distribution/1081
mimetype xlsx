--- v0 (2026-05-15)
+++ v1 (2026-11-07)
@@ -1257,50 +1257,53 @@
       <c r="B32" t="s">
         <v>36</v>
       </c>
       <c r="C32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:108">
       <c r="A33" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B33" t="s">
         <v>37</v>
       </c>
       <c r="C33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:108">
       <c r="A34" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B34" t="s">
         <v>38</v>
       </c>
+      <c r="C34" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="35" spans="1:108">
       <c r="A35" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B35" t="s">
         <v>39</v>
       </c>
       <c r="C35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:108">
       <c r="A36" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B36" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:108">
       <c r="A37" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B37" t="s">
@@ -1394,50 +1397,53 @@
       <c r="B45" t="s">
         <v>49</v>
       </c>
       <c r="C45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:108">
       <c r="A46" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B46" t="s">
         <v>50</v>
       </c>
       <c r="C46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:108">
       <c r="A47" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B47" t="s">
         <v>51</v>
       </c>
+      <c r="C47" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="48" spans="1:108">
       <c r="A48" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B48" t="s">
         <v>52</v>
       </c>
       <c r="C48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:108">
       <c r="A49" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B49" t="s">
         <v>53</v>
       </c>
       <c r="C49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:108">
       <c r="A50" s="2" t="s">
@@ -1479,50 +1485,53 @@
       <c r="B53" t="s">
         <v>57</v>
       </c>
       <c r="C53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:108">
       <c r="A54" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B54" t="s">
         <v>58</v>
       </c>
       <c r="C54" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:108">
       <c r="A55" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B55" t="s">
         <v>59</v>
       </c>
+      <c r="C55" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="56" spans="1:108">
       <c r="A56" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B56" t="s">
         <v>60</v>
       </c>
       <c r="C56" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:108">
       <c r="A57" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B57" t="s">
         <v>61</v>
       </c>
       <c r="C57" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:108">
       <c r="A58" s="2" t="s">
@@ -1531,50 +1540,53 @@
       <c r="B58" t="s">
         <v>62</v>
       </c>
       <c r="C58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:108">
       <c r="A59" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B59" t="s">
         <v>63</v>
       </c>
       <c r="C59" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:108">
       <c r="A60" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B60" t="s">
         <v>64</v>
       </c>
+      <c r="C60" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="61" spans="1:108">
       <c r="A61" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B61" t="s">
         <v>65</v>
       </c>
       <c r="C61" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:108">
       <c r="A62" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B62" t="s">
         <v>66</v>
       </c>
       <c r="C62" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:108">
       <c r="A63" s="2" t="s">
@@ -1657,50 +1669,53 @@
       <c r="B70" t="s">
         <v>74</v>
       </c>
       <c r="C70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:108">
       <c r="A71" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B71" t="s">
         <v>75</v>
       </c>
       <c r="C71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:108">
       <c r="A72" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B72" t="s">
         <v>76</v>
       </c>
+      <c r="C72" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="73" spans="1:108">
       <c r="A73" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B73" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="74" spans="1:108">
       <c r="A74" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B74" t="s">
         <v>78</v>
       </c>
       <c r="C74" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:108">
       <c r="A75" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B75" t="s">
@@ -2082,59 +2097,62 @@
         <v>115</v>
       </c>
       <c r="C111" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
       <c r="C112" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
       <c r="C113" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
+      </c>
+      <c r="C114" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="116" spans="1:108">
       <c r="A116" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B116" t="s">
         <v>120</v>
       </c>
       <c r="C116" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117" spans="1:108">
@@ -31900,30 +31918,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>15.15.2026</dc:subject>
+  <dc:subject>07.7.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>