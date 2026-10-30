--- v0 (2026-05-14)
+++ v1 (2026-10-30)
@@ -944,50 +944,53 @@
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:108">
       <c r="A4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:108">
       <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
+      <c r="C5" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="6" spans="1:108">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B6" t="s">
         <v>10</v>
       </c>
       <c r="C6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:108">
       <c r="A7" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:108">
       <c r="A8" s="2" t="s">
@@ -1161,50 +1164,53 @@
       <c r="B23" t="s">
         <v>27</v>
       </c>
       <c r="C23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:108">
       <c r="A24" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B24" t="s">
         <v>28</v>
       </c>
       <c r="C24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:108">
       <c r="A25" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B25" t="s">
         <v>29</v>
       </c>
+      <c r="C25" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="26" spans="1:108">
       <c r="A26" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B26" t="s">
         <v>30</v>
       </c>
       <c r="C26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:108">
       <c r="A27" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B27" t="s">
         <v>31</v>
       </c>
       <c r="C27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:108">
       <c r="A28" s="2" t="s">
@@ -1838,51 +1844,51 @@
         <v>89</v>
       </c>
       <c r="C85" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="86" spans="1:108">
       <c r="A86" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B86" t="s">
         <v>90</v>
       </c>
       <c r="C86" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="87" spans="1:108">
       <c r="A87" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B87" t="s">
         <v>91</v>
       </c>
       <c r="C87" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="88" spans="1:108">
       <c r="A88" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B88" t="s">
         <v>92</v>
       </c>
       <c r="C88" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:108">
       <c r="A89" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B89" t="s">
         <v>93</v>
       </c>
       <c r="C89" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:108">
@@ -1992,51 +1998,51 @@
         <v>103</v>
       </c>
       <c r="C99" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="100" spans="1:108">
       <c r="A100" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B100" t="s">
         <v>104</v>
       </c>
       <c r="C100" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="101" spans="1:108">
       <c r="A101" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B101" t="s">
         <v>105</v>
       </c>
       <c r="C101" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="102" spans="1:108">
       <c r="A102" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B102" t="s">
         <v>106</v>
       </c>
       <c r="C102" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:108">
       <c r="A103" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B103" t="s">
         <v>107</v>
       </c>
       <c r="C103" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="104" spans="1:108">
@@ -2124,51 +2130,51 @@
         <v>115</v>
       </c>
       <c r="C111" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="112" spans="1:108">
       <c r="A112" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B112" t="s">
         <v>116</v>
       </c>
       <c r="C112" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="113" spans="1:108">
       <c r="A113" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B113" t="s">
         <v>117</v>
       </c>
       <c r="C113" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:108">
       <c r="A114" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B114" t="s">
         <v>118</v>
       </c>
       <c r="C114" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="115" spans="1:108">
       <c r="A115" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B115" t="s">
         <v>119</v>
       </c>
       <c r="C115" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="116" spans="1:108">
@@ -31945,30 +31951,30 @@
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Data</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>https://www.florasilvaegabretae.eu/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>FSGtaxa_distribution</dc:title>
   <dc:description/>
-  <dc:subject>14.14.2026</dc:subject>
+  <dc:subject>30.30.2026</dc:subject>
   <cp:keywords>fsg export</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>